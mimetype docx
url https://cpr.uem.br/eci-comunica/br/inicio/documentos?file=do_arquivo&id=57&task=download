--- v0 (2025-10-15)
+++ v1 (2026-10-08)
@@ -1,8626 +1,6423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...41 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p>
-[...2 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRPr="007023C8" w:rsidRDefault="0078074E" w:rsidP="007023C8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="007023C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>COTUTELA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRPr="007023C8" w:rsidRDefault="00101179" w:rsidP="007023C8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007023C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Instrução de procedimento</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...31 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De acordo com o disposto na Resolução 01</w:t>
+      </w:r>
+      <w:r w:rsidR="007023C8">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="007023C8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-CEP, foi elaborada esta instrução de procedimento para solicitação de Cotutela. Esta instrução é </w:t>
+      </w:r>
+      <w:r w:rsidR="007023C8">
+        <w:t>válida</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> para Cotutela de aluno estrangeiro na UEM e aluno da UEM no </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exterior. Esta instrução não desobriga o conhecimento e o cumprimento da Resolução </w:t>
+      </w:r>
+      <w:r w:rsidR="007023C8">
+        <w:t>016/2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-CEP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. O aluno de pós-graduação interessado na cotutela deve contatar, junto com seu orientador na instituição de origem, o orientador na instituição de destino p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ara estabelecer os detalhes da Cotutela e providenciar os documentos necessários.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...12 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>2. Deverão ser providenciados os seguintes documentos:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276"/>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>documento de matrícula em curso de mestrado ou doutorado na instituição de origem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>histórico escolar atualizado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>projeto de dissertação, tese, ou trabalho de conclusão;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>carta de aceite dos dois orientadores e aprovação da instituição estrangeira;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>currículo do orientador da IE;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>termo de compromisso entre pós-graduando e orientadores para desenvolvimento de trabalho em cotutela, com justificativa da escolha da instituição e do orientador da IE, e indicação do local de defesa da dissertação, tese, ou trabalho de conclusão, do número dos membros da banca (discriminando quantos pertencem à UEM, à Instituição Estrangeira e quantos são convidados externos), do idioma em que a dissertação, tese ou trabalho de conclusão será redigido e apresentado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>plano de trabalho indicando as atividades a serem desenvolvidas e o período de permanência na instituição de destino;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>declaração de cobertura social com informações sobre o financiamento das atividades, afirmando que o interessado na cotutela se compromete com as despesas de estadia, viagem e transporte, seguro de saúde, taxas acadêmicas, emissão de diploma, vistos e todas as despesas relacionadas à execução das atividades da Cotutela, com seus recursos próprios, ou assegurados de fontes externas e, neste caso, informando o órgão de fomento e o número do processo correspondente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>minuta do acordo de Cotutela em ao menos um dos idiomas citados na Política Linguística Institucional da UEM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007023C8" w:rsidRDefault="007023C8" w:rsidP="007023C8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...161 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Estes documentos</w:t>
+      </w:r>
+      <w:r w:rsidR="007023C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">serão submetidos ao </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conselho Acadêmico do Programa de Pós-Graduação da UEM afeto à Cotutela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3. O Programa de Pós-Graduação da UEM encaminhará à PPG esta documentação acrescida do documento de aprovação do Conselho Acadêmico, com parecer circunstanciado referente a aspectos </w:t>
+      </w:r>
+      <w:r>
+        <w:t>didático-pedagógicos, pertinência e relevância do plano de trabalho, e definindo o local de defesa e o número e a filiação dos membros da banca, o idioma em que a dissertação, tese ou trabalho de conclusão será redigido e apresentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. A PPG </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acionará o ECI para a celebração de acordo amplo com a instituição estrangeira, caso ele ainda não exista. O ECI encaminhará à PPG os detalhes do acordo amplo firmado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>5. A PPG acionará o NIT, em caso de referência à propriedade intelectual.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. O acordo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de Cotutela será assinado pelo Pró-Reitor de Pesquisa e Pós-Graduação e seu equivalente na instituição estrangeira, com intermediação do ECI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...29 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRPr="007023C8" w:rsidRDefault="00101179" w:rsidP="007023C8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007023C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Modelo de termo de compromisso</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...26 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>À Universidade Estadual de Maringá</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">Programa de Pós-Graduação em </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>A/c Conselho Acadêmico</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...31 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRPr="00C3304D" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C3304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>TERMO DE COMPROMISSO DE COTUTELA</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...28 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Eu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>nome completo</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">, aluno regularmente matriculado no programa/curso de pós-graduação </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">, da universidade </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-        <w:t>, manifesto meu interesse em desenvolver tese/dissertação/trabalho de conclusão em regime de cotutela, de acordo com a Resolução 013/2021-CEP, sob a orientação do(a) prof.(a) dr.(a)</w:t>
+        <w:t>, manifesto meu interesse em desenvolver tese/dissertação/t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rabalho de conclusão em regime de cotutela, de acordo com a Resolução 01</w:t>
+      </w:r>
+      <w:r w:rsidR="009246A5">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="009246A5">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-CEP, sob a orientação do(a) prof.(a) dr.(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t xml:space="preserve"> X</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">, no Brasil, e sob a orientação do(a) prof.(a) dr.(a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">, no programa/curso da universidade/instituição </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">, no(a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t xml:space="preserve">país, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>conforme plano de trabalho e cronograma de atividades em  anexo.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+        <w:t>conforme plano</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de trabalho e cronograma de atividades em  anexo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A escolha do(a) orientador(a) no exterior e da respectiva universidade estrangeira é justificada pelo...</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">dissertação, tese, ou trabalho de conclusão será redigida em </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>idioma</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve"> e apresentada em </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>idioma.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">defesa da dissertação, tese, ou trabalho de conclusão acontecerá na universidade </w:t>
+        <w:t>def</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">esa da dissertação, tese, ou trabalho de conclusão acontecerá na universidade </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">, com banca composta por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t xml:space="preserve">X </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">membros, cujas filiações são ... </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Contando com a aprovação e encaminhamento desta solicitação, despeço-me.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Cordialmente, </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Assinatura do interessado(a)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+        <w:t xml:space="preserve">Assinatura do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>interessado(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Local e data</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ciência:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orientador(a) no Brasil</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...43 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assinatura(a) estrangeiro</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Modelo de carta de aceite</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="00C3304D" w:rsidRPr="00C3304D" w:rsidRDefault="00C3304D" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>(Cada orientador envolvido na Cotutela deve assinar sua respetiva carta de aceite.)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">À Universidade Estadual de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Maringá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Programa de Pós-Graduação em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A/c Conselho Acadêmico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRPr="00C3304D" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>CARTA DE ACEITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu, prof.(a) dr.(a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vinculado ao programa/curso de pós-graduação </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da Universidade </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, aceito orientar em regime de cotutela o trabalho intitulado </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, do(a) pós-graduando(a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conjuntamente orientado(a) pelo(a) prof.(a) dr.(a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da Universidade </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, de acordo com a Resolução 01</w:t>
+      </w:r>
+      <w:r w:rsidR="009246A5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="009246A5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-CEP, da UEM, conforme plano de trabalho e cronograma de a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tividades em anexo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Local e data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Assinatura</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3304D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientador </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRPr="00C3304D" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Modelo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>declaração de cobertura social</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>À Universidade Estadual de Maringá</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t xml:space="preserve">Programa de Pós-Graduação em </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>A/c Conselho Acadêmico</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRPr="00C3304D" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C3304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>CARTA DE ACEITE</w:t>
-[...46 lines deleted...]
-          <w:color w:val="D0CECE"/>
+        <w:t>DECLARAÇÃO DE COBERTURA SOCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>nome completo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, aluno regularmente matriculado no programa/curso de pós-graduação </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="D0CECE"/>
+        <w:t xml:space="preserve">, da universidade </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, da Universidade </w:t>
+        <w:t>, interessado em desenvolver tese/dissertação/trabalho de conclusão em regime de cotutela, de acordo com a Resolução 01</w:t>
+      </w:r>
+      <w:r w:rsidR="009246A5">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="009246A5">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-CEP, na UEM e na Universidade </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="E7E6E6"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, aceito orientar em regime de cotutela o trabalho intitulado </w:t>
-[...401 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+        <w:t>, declaro q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ue é de minha responsabilidade e obrigação </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o financiamento das atividades relacionadas à  cotutela, entre elas, as despesas viagem e transporte, estada e acomodação, seguro de saúde válido para o período de permanência no exterior, taxas acadêmicas e de em</w:t>
+      </w:r>
+      <w:r>
+        <w:t>issão de diploma, emissão de passaporte e vistos e outras as despesas necessárias relacionadas à Cotutela. Estou ciente de que as Universidades envolvidas não são responsáveis pelos custos relacionados à cotutela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C3304D" w:rsidRDefault="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C3304D" w:rsidRDefault="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Local e dat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Assinatura do interessado(a)</w:t>
-[...11 lines deleted...]
-          <w:type w:val="nextPage"/>
+        <w:t>Assinatura do</w:t>
+      </w:r>
+      <w:r w:rsidR="009C06F5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>interessado(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007F591F">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="708" w:top="1440" w:footer="708" w:bottom="1440"/>
-[...3 lines deleted...]
-          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="100"/>
         </w:sectPr>
-        <w:pStyle w:val="LOnormal"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:right="4" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ACORDO DE COTUTELA</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:right="-15" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ENTRE A</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:right="4" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNIVERSIDADE ESTADUAL DE MARINGÁ (BRASIL)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4580"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E A</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>INSTITUIÇÃO (PAÍS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="LOnormal"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="244" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Universidade Estadual de Maringá</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pessoa jurídica de direito público, inscrita no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CNPJ/MF sob o n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 79.151.312/0001-56, com sede na Avenida Colombo, 5.790, na cidade de Maringá, Estado do Paraná, Brasil, doravante denominada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, representada pelo seu Pró-Reitor, Prof. Dr., e a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> situada em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .....,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> doravante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>denominada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIGLA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, representada pelo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cargo......</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sr. .........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, celebram</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acordo de Cotutela, em consonância com suas normas internas e de acordo com as seguintes cláusulas:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...42 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLÁUSULA PRIMEIRA – DO OBJETO</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...51 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="235"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Este Acordo de Cotutela tem por objeto o desenvolvimento de dissertação, tese ou trabalho de conclusão de curso de mestrado ou doutorado nas duas universidades signatárias, com direito ao título de mestre ou doutor válido e reconhecido em ambas as institui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ções, recebendo de cada uma delas o seu respectivo diploma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:right="264" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sub-cláusula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Única – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A assinatura deste Acordo de Cotutela deverá ser precedida </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>da elaboração do respectivo plano d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e trabalho e cronograma das atividades a serem desenvolvidas no exterior com aprovação dos dois orientadores envolvidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLÁUSULA SEGUNDA – DAS COMPETÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Compete às instituições signatárias deste Acordo de Cotutela:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...241 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="bookmark=id.30j0zll"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>receber o pós-graduando em Cotu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tela e apoiar o desenvolvimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das atividades programadas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistir o pós-graduando em Cotutela nos assuntos acadêmicos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assegurar o acesso do pós-graduando em Cotutela à infraestrutura universitária;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fornecer o diploma ao pós-graduando e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m Cotutela após a aprovação da dissertação, tese ou trabalho de conclusão e o cumprimento de eventuais exigências relacionadas às atividades programadas no plano de trabalho aprovado pelo pós-graduando e pelos orientadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLÁUSULA TERCEIRA – DA DISSERT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AÇÃO, TESE OU TRABALHO DE CONCLUSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A dissertação, tese ou trabalho de conclusão decorrente da Cotutela será redigida em língua ....... e defendida em língua </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na Universidade .... podendo haver participação remota online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CLÁUSULA QUARTA – DA BANCA EXAMINADORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A banca examinadora será composta por </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...(número) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">professores doutores, sendo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do corpo docente da UEM, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">convidados externos, dos quais </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">são brasileiros e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">são estrangeiros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA QUINTA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOS MEIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="244" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os meios financeiros necessários para a execução das atividades resultantes deste Acordo de Cotutela serão providenciados pelo pós-graduando interessado, dentre os seus recursos próprios, ou assegurados de fontes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>externas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sub-cláusula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Única </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Para os efeitos desta cláusula, o interessado poderá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recorrer à assistência de organismos oficiais governamentais ou privados, nacionais ou estrangeiros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLÁUSULA SEXTA – DA PROPRIEDADE INTELECTUAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="264" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quando pertinente, a p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ropriedade intelectual dos resultados dos trabalhos científicos será detalhada em termo de convênio específico, de acordo com a legislação vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLÁUSULA SÉTIMA – DA VIGÊNCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="264" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Este Acordo de Cotutela terá vigência a partir da data de sua assinatura at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>é a data da defesa da dissertação, tese ou trabalho de conclusão, podendo ser modificado durante este período, por acordo entre os partícipes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLÁUSULA OITAVA – DA RESCISÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="244" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Este Acordo de Cotutela poderá ser rescindido:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por consentimento mútuo das </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>partes envolvidas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pelo pós-graduando, por escrito, indicando as razões da decisão;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>por qualquer uma das instituições, no caso de o mestrando ou doutorando cometer ato que viole o regulamento das universidades e as disposições acordadas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r qualquer uma das instituições, no caso de o mestrando ou doutorando deixar de realizar progresso acadêmico satisfatório;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="00C3304D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>por qualquer uma das instituições, no caso de o mestrando ou doutorando não efetuar sua matrícula em uma das instituições durante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a execução do presente acordo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sub-cláusula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Única </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– A rescisão terá efeito a partir do recebimento do aviso de notificação pelas partes envolvidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CLÁUSULA NONA – DO CONSELHO DE ARBITRAGEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="264" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As dúvidas relativas ao Acordo de Cotutela serão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>solucionadas pelos Pró-Reitores de Pesquisa e Pós-Graduação das instituições envolvidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C06F5" w:rsidRDefault="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...473 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="235"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179" w:rsidP="009C06F5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CLÁUSULA DÉCIMA – DA JURISDIÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:right="264" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...90 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="235"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caberá ao Poder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Judiciário do país de cada partícipe solucionar eventuais litígios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:right="264" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...561 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Os representantes das instituições partícipes assinam o Acordo de Cotutela em 02 (duas) vias, em português e na língua da instituição estrangeira, para que produza efeitos legais.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="8460" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="260" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4984"/>
+        <w:gridCol w:w="4985"/>
         <w:gridCol w:w="3475"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="007F591F">
         <w:trPr>
-          <w:trHeight w:val="257" w:hRule="atLeast"/>
+          <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. Dr. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prof. Dr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="007F591F">
         <w:trPr>
-          <w:trHeight w:val="252" w:hRule="atLeast"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pró-Reitor de Pesquisa e Pós-Graduação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="007F591F">
         <w:trPr>
-          <w:trHeight w:val="252" w:hRule="atLeast"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Universidade Estadual de Maringá</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Universidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="007F591F">
         <w:trPr>
-          <w:trHeight w:val="509" w:hRule="atLeast"/>
+          <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
-            <w:tcBorders/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
             <w:pPr>
-              <w:pStyle w:val="LOnormal"/>
-              <w:widowControl w:val="false"/>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Página </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...214 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:type w:val="nextPage"/>
+    </w:p>
+    <w:sectPr w:rsidR="007F591F">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="708" w:top="1440" w:footer="708" w:bottom="1440"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00101179" w:rsidRDefault="00101179">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00101179" w:rsidRDefault="00101179">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-  <w:font w:name="Arial">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:right="360"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...64 lines deleted...]
-      <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr/>
-      <w:instrText> PAGE </w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
-      <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr/>
       <w:t>0</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:right="360"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-      <w:rPr/>
+      <w:pStyle w:val="LO-normal"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-      <w:rPr/>
+      <w:pStyle w:val="LO-normal"/>
     </w:pPr>
-    <w:r>
-[...62 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:right="360"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-      <w:rPr/>
+      <w:pStyle w:val="LO-normal"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-      <w:rPr/>
+      <w:pStyle w:val="LO-normal"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:right="360"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-      <w:rPr/>
+      <w:pStyle w:val="LO-normal"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-      <w:rPr/>
+      <w:pStyle w:val="LO-normal"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00101179" w:rsidRDefault="00101179">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00101179" w:rsidRDefault="00101179">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3686"/>
+      </w:tabs>
+      <w:ind w:left="2" w:hanging="2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:noProof/>
       </w:rPr>
-    </w:r>
-[...324 lines deleted...]
-      <w:rPr/>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1772920" cy="627380"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Figura1" descr=""/>
+          <wp:docPr id="1" name="Figura1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Figura1" descr=""/>
+                  <pic:cNvPr id="1" name="Figura1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="584200" cy="584200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Figura2" descr=""/>
+          <wp:docPr id="2" name="Figura2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Figura2" descr=""/>
+                  <pic:cNvPr id="2" name="Figura2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="584200" cy="584200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4981575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>85725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="589915" cy="507365"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Figura3" descr=""/>
+          <wp:docPr id="3" name="Figura3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Figura3" descr=""/>
+                  <pic:cNvPr id="3" name="Figura3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="589915" cy="507365"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                </w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-        <w:sz w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3686"/>
+      </w:tabs>
+      <w:ind w:left="2" w:hanging="2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...130 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="17">
-[...6 lines deleted...]
-          </wp:positionV>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1772920" cy="627380"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="16" name="Figura13" descr=""/>
+          <wp:docPr id="4" name="image3.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="16" name="Figura13" descr=""/>
-[...141 lines deleted...]
-                  <pic:cNvPr id="4" name="image3.png" descr=""/>
+                  <pic:cNvPr id="4" name="image3.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="584200" cy="584200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="5" name="image1.png" descr=""/>
+          <wp:docPr id="5" name="image1.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="image1.png" descr=""/>
+                  <pic:cNvPr id="5" name="image1.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="584200" cy="584200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4981575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>85725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="589915" cy="507365"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="image2.png" descr=""/>
+          <wp:docPr id="6" name="image2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="image2.png" descr=""/>
+                  <pic:cNvPr id="6" name="image2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="589915" cy="507365"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                </w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-        <w:sz w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-        <w:tab w:val="left" w:pos="3686" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3686"/>
       </w:tabs>
       <w:ind w:left="2" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1772920" cy="627380"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="7" name="image3.png" descr=""/>
+          <wp:docPr id="7" name="image3.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="image3.png" descr=""/>
+                  <pic:cNvPr id="7" name="image3.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="584200" cy="584200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="8" name="image1.png" descr=""/>
+          <wp:docPr id="8" name="image1.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="image1.png" descr=""/>
+                  <pic:cNvPr id="8" name="image1.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="584200" cy="584200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4981575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>85725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="589915" cy="507365"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="image2.png" descr=""/>
+          <wp:docPr id="9" name="image2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="image2.png" descr=""/>
+                  <pic:cNvPr id="9" name="image2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="589915" cy="507365"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                </w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-        <w:sz w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-        <w:sz w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        <w:dstrike w:val="false"/>
+        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-        <w:sz w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...57 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>3959860</wp:posOffset>
+            <wp:posOffset>3962400</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>123825</wp:posOffset>
+            <wp:posOffset>142875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1772920" cy="627380"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="10" name="Figura7" descr=""/>
+          <wp:docPr id="16" name="Figura13"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="10" name="Figura7" descr=""/>
+                  <pic:cNvPr id="16" name="Figura13"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:ind w:left="-1" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="00101179">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:ind w:left="-1" w:hanging="2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">LOGO DA OUTRA INSTITUIÇÃO                                            </w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w:rsidR="007F591F" w:rsidRDefault="007F591F">
     <w:pPr>
-      <w:pStyle w:val="LOnormal"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-        <w:sz w:val="20"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-      <w:jc w:val="left"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193B20C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22D83B76"/>
+    <w:lvl w:ilvl="0" w:tplc="04160013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A193816"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2612E3A2"/>
+    <w:lvl w:ilvl="0" w:tplc="57F0F226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...15 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:pPr>
-[...1194 lines deleted...]
-</w:hdr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="350957F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39B8CEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FA16DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C30812C"/>
+    <w:lvl w:ilvl="0" w:tplc="04160013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007F591F"/>
+    <w:rsid w:val="00101179"/>
+    <w:rsid w:val="007023C8"/>
+    <w:rsid w:val="0078074E"/>
+    <w:rsid w:val="007F591F"/>
+    <w:rsid w:val="009246A5"/>
+    <w:rsid w:val="009C06F5"/>
+    <w:rsid w:val="00C3304D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7E2E78A8"/>
+  <w15:docId w15:val="{248DC8C8-B7CC-45FC-8234-7DE49DD00C75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="Heading 1"/>
-[...1 lines deleted...]
-    <w:next w:val="LOnormal"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
-    <w:name w:val="Heading 2"/>
-[...1 lines deleted...]
-    <w:next w:val="LOnormal"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
-    <w:name w:val="Heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="LOnormal"/>
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
-    <w:name w:val="Heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="LOnormal"/>
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
-    <w:name w:val="Heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="LOnormal"/>
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
-    <w:name w:val="Heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="LOnormal"/>
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="006d5e6a"/>
-    <w:rPr/>
+    <w:rsid w:val="006D5E6A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Pagenumber">
+  <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006d5e6a"/>
-    <w:rPr/>
+    <w:rsid w:val="006D5E6A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="003c53fd"/>
+    <w:rsid w:val="003C53FD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
-[...1 lines deleted...]
-    <w:next w:val="Corpodotexto"/>
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodotexto">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodotexto"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LOnormal" w:default="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
     <w:name w:val="LO-normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulododocumento">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="LOnormal"/>
+    <w:basedOn w:val="LO-normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00384fa8"/>
+    <w:rsid w:val="00384FA8"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
-    <w:name w:val="Footer"/>
-    <w:basedOn w:val="LOnormal"/>
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="LO-normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006d5e6a"/>
+    <w:rsid w:val="006D5E6A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="Header"/>
-    <w:basedOn w:val="LOnormal"/>
+    <w:name w:val="header"/>
+    <w:basedOn w:val="LO-normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003c53fd"/>
+    <w:rsid w:val="003C53FD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:ind w:left="-1" w:hanging="1"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="LOnormal"/>
-    <w:next w:val="LOnormal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...6 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="432675967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="938180157">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header10.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...26 lines deleted...]
-</Relationships>
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8874,76 +6671,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData roundtripDataSignature="AMtx7mgzffdxRV7dLlbqBAnRswxZqJG4Yw==">AMUW2mXycedDsNNrGmhFgX9zLMV3svIcUQwgoelVU0WEUsFx52NUSyzd8FDCMp1Msv0dCn0tOQVSLG/IktIRwTZ0ZlJnQW/9fn9jLViSjJFASBfzj/rnPJk+HH5c8+DaiDfHPd3C+BXLE75u13B+f90CtBkey9sRuQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.2.2.2$Windows_X86_64 LibreOffice_project/02b2acce88a210515b4a5bb2e46cbfb63fe97d56</Application>
+  <Pages>8</Pages>
+  <Words>1628</Words>
+  <Characters>8794</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10402</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>10</Pages>
-[...3 lines deleted...]
-  <Paragraphs>116</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Renato Leão Rego</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>