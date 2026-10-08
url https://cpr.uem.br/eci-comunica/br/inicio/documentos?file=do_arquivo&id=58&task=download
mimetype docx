--- v0 (2025-10-15)
+++ v1 (2026-10-08)
@@ -1,5306 +1,6664 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...19 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header4.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-      <w:pPr>
+    <w:p w14:paraId="67E75C7A" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="67E75C7B" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...45 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Instructions for procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C7C" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C7D" w14:textId="57DE9C86" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This instructional document for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application has been prepared according to the Resolution 01</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-CEP. It is valid for the international graduate student applying for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at UEM and the University’s students applying abroad. This instr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uction does not discharge the knowledge and fulfillment of the Resolution 01</w:t>
+      </w:r>
+      <w:r w:rsidR="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-CEP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C7E" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C7F" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. The graduate student interested in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must contact, along with the advisor at the home institution, the advisor at the partner institution in order to es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tablish the details of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and prepare the required documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C80" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...355 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C81" w14:textId="12279880" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2. The following documents must be provided:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1412157C" w14:textId="14CEE541" w:rsidR="005674B6" w:rsidRDefault="005674B6">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C159FFA" w14:textId="6864C422" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="00B63AAA">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ertificate of enrollment in a Master's or Ph.D. degree program issued by the home institution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D00BE" w14:textId="35A42874" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="008C2A0C">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>urrent official academic records / transcript of records;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F499D4" w14:textId="1A583A7A" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="004D673C">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>issertation, thesis, or graduation capstone research proposal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2228D21F" w14:textId="29DF7917" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="009D3220">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ormal letter of acceptance signed by both supervisors and institutional endorsement from the partner university;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B93A83" w14:textId="7B47588B" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="00A219AE">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cademic Curriculum Vitae (CV) of the host institution supervisor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C02D976" w14:textId="1C9AAD1E" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="00C55BA9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>oint supervision commitment agreement executed by the student and both supervisors, setting forth the justification for the choice of partner institution and host advisor, the designated defense venue, the composition of the examination board (delineating representatives from UEM, the partner institution, and external guest examiners), and the working language(s) for the drafting and oral examination of the thesis/dissertation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684ECF0F" w14:textId="3CCAFBAE" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="005674B6" w:rsidP="00D10DFC">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>etailed research schedule/work plan specifying academic milestones and mobility period at the host university;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3710F59C" w14:textId="4B80E2DE" w:rsidR="005674B6" w:rsidRPr="005674B6" w:rsidRDefault="007E4AF7" w:rsidP="00707386">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005674B6" w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tatement of social coverage and financial liability regarding activity funding, certifying that the candidate commits to covering living expenses, travel, comprehensive health and travel insurance, administrative/tuition fees, degree issuance fees, consular visas, and any ancillary expenditures required for the execution of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005674B6" w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005674B6" w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, whether through self-funding or third-party sponsorship (identifying the granting body and official project/award reference number);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C8D" w14:textId="718AA67C" w:rsidR="00D31DB9" w:rsidRPr="007E4AF7" w:rsidRDefault="007E4AF7" w:rsidP="007E4AF7">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005674B6" w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005674B6" w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005674B6" w:rsidRPr="005674B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement written in at least one of the approved languages recognized under UEM’s Institutional Language Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C8E" w14:textId="018DE635" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="007E4AF7">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>These documents</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will be su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bmitted to the academic council of the graduate program at UEM related to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C8F" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C90" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. The Graduate Program at UEM will submit those documents to the Office of Research and Graduate Affairs (PPG/UEM), including the document of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the academic council of the graduate program with a detailed report regarding didactic and pedagogical aspects, the relevance and pertinence of the work plan, and the definition of the place of the dissertation’s, thesis’ or final paper’s presentation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the number and affiliation of the members of the examining committee, and the language in which the dissertation, thesis, or final paper will be written and presented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C91" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C92" w14:textId="042C6DF1" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. PPG will contact the International Cooperation Office (ECI) for the signature of </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement with the FI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. ECI will submit the details of the signed broad agreement to PPG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C93" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C94" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5. PPG will cont</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>act the Technological Innovation Nucleus (NIT), in case of mention to intellectual property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C95" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C96" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement will be signed by the Associate Provost for Research and Graduate Affairs at the Office of Research and Graduate Affairs (PPG/UEM) and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the equivalent staff at the FI, with the support of ECI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C97" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C98" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...63 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Template of memorandum of understanding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C99" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C9A" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C9B" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State University of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maringá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – UEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C9C" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Program in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...68 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C9D" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To Academic Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75C9E" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75C9F" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CA0" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CA1" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...41 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>MEMORANDUM OF UNDERSTANDING FOR COTUTELLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CA2" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CA3" w14:textId="5F8B73E0" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>full name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, student regularly enrolled in the graduate program in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, at the </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...25 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inform my interest in developing a thesis/dissertation/final paper in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, in conformity with the Resolution 01</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-CEP-UEM, having Dr. X as advisor in Brazil, and Dr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, at </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>country</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, according to the attached work plan and </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of activities.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="67E75CA4" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The choice of the advisor abroad and the corresponding institution is justified by ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CA5" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">thesis, dissertation, or final paper will be written in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>language.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The presentation (</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>defense</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">) of the </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">thesis, dissertation, or final paper will be held at </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the examining committee will be formed by </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t xml:space="preserve">X </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">members, whose affiliations are... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="67E75CA6" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CA7" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We thank you in advance for the approval and sub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mission of this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CA8" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...28 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="67E75CA9" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CAA" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CAB" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CAC" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...104 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Place and date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CAD" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CAE" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CAF" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CB0" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CB1" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CB2" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisor in Brazil </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...79 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="67E75CB3" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CB4" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CB5" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CB6" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CB7" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advisor abroad </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="67E75CB8" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CB9" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Template of acceptance letter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CBA" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CBB" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Each advisor related</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must sign a corresponding acceptance letter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CBC" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="67E75CBD" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...30 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="67E75CBE" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State University of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maringá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - UEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CBF" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Program in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CC0" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To Academic Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CC1" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="67E75CC2" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CC3" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>ACCEPTANCE LETTER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CC4" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="67E75CC5" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="67E75CC6" w14:textId="67E853E7" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">I, Dr. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, from the program/department </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, at </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, accept to advise in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>thesis/dissertation/final paper e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ntitled </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, to be developed by the graduate </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, along with Dr. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, from the program/department </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, at </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, in conformity with Resolution 01</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7E94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7E94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-CEP-UEM, and according to th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e attached work plan and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of activities.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...55 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CC7" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CC8" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Place and date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CC9" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CCA" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...51 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advisor’s signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CCB" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CCC" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CCD" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CCE" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...69 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Template of social coverage statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CCF" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CD0" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CD1" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State University of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maringá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – UEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CD2" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Program in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...68 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="D0CECE"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CD3" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To Academic Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CD4" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CD5" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CD6" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CD7" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...55 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SOCIAL COVERAGE STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CD8" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CD9" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CDA" w14:textId="2E34D7BB" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>full name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, student regularly enrolled in the graduate program in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, at the </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...136 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, interested in developing a thesis/dissertation/final paper in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, in conformity with the Resolution 01</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7E94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7E94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-CEP-UEM, at UEM and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E7E6E6"/>
+        </w:rPr>
+        <w:t>X University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, state that it is my responsibility and obligation to cater for the funding of the activities related to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, including the expenses of the trip and transport, stay and accommodation, health insurance valid for the whole period o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f stay abroad, academic fees, diploma emission costs, visa and passport emission costs, and additional necessary expenses </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>associated with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CDB" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am aware that the related Universities are not responsible for the costs associated with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cotutell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CDC" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CDD" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Place and date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CDE" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CDF" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CE0" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:pgMar w:bottom="2857" w:top="2857" w:left="1417" w:right="1417" w:header="1417" w:footer="1417"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CE1" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CE2" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D31DB9">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="2857" w:right="1417" w:bottom="2857" w:left="1417" w:header="1417" w:footer="1417" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        <w:ind w:right="-52" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="67E75CE3" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CE4" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...19 lines deleted...]
-        <w:ind w:right="-52" w:firstLine="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>COTUTELLE AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CE5" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...19 lines deleted...]
-        <w:ind w:right="-52" w:firstLine="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>BETWEEN THE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CE6" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...17 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>STATE UNIVERSITY OF MARINGÁ (BRAZIL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CE7" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4580"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="-52" w:firstLine="0"/>
+        <w:ind w:right="-52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...19 lines deleted...]
-        <w:ind w:right="-52" w:firstLine="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>AND THE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CE8" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...71 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>INTERNATIONAL INSTITUTION (COUNTRY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CE9" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CEA" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CEB" w14:textId="677D3F43" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...40 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">State University of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Maringá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a public institution, Treasury Department Control Number no 79.151.312/0001-56, at 5,790 Colombo Avenue, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maringá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, State of Paraná, Brazil, h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ereafter called </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>UEM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, represented in this agreement by its Associate Provost for Research and Graduate Affairs, Prof. Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B527F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE24C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE24C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE24C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, at (full address), hereafter called </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...98 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, represented in this agreement by its Rector, ........................., sign this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>utelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement, in accordance with the laws of the host countries of the aforementioned universities and the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CEC" w14:textId="37A893D9" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593CB8C8" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CED" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE ONE – AIMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CEE" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement aims at the development of dissertation, thesis, or final paper of master's or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral programs in both signatory universities, with the right to the title of master or doctor valid and recognized in/by both institutions as well as the respective diploma from both institutions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CEF" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CF0" w14:textId="43D63796" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Single sub-clause – </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...268 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The signature of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reement must be preceded by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the preparation of the work plan and the schedule of the activities to be developed abroad with the approval by the two related advisors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF1" w14:textId="0989BF67" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048097BB" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CF2" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E TWO – OF THE RESPONSIBILITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF3" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The signatory institutions of this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement are responsible for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF4" w14:textId="18FAD7D6" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receiving the graduate student in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and supporting the development of the planned activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF5" w14:textId="6A36F499" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting the graduate student in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>otutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on academic affairs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF6" w14:textId="595272D6" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guaranteeing the access of the graduate student in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the university facilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF7" w14:textId="4B0C731A" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providing the diploma to the graduate student in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the approval of the dissertation, thesis, or final paper an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d the fulfillment of the requirements related to the planned activities set on the work plan and approved by the graduate student and the advisors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CF8" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E930A8" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-51"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CF9" w14:textId="54499515" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-51"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE THREE – OF THE DISSERTATION, THESIS, OR FINAL PAPER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CFA" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The dissertation, thesis, or final paper develop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be written in …. language and presented at the …University with the possibility of online remote participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CFB" w14:textId="7DFC5154" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C8FB7A" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CFC" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE FOUR – OF THE EXAMINING COMMITTEE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CFD" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The examining committee will be formed by … (number) PhD holders as specified: …(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">number) from UEM staff and …(number) external guests, of whom… (number) shall be Brazilian(s) and … (number) foreigner(s).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75CFE" w14:textId="606449D1" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0270B03F" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75CFF" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CLAUSE FIVE </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00A84AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> OF THE MEANS</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...50 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="67E75D00" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The financial means required for the development of the activities resulting from this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement will be provided by the interested graduate student, assured by either personal or external</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D01" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D02" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Single sub-clause </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...287 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>– For the effect of this cl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ause, the interested graduate student may seek the assistance from private or governmental official agencies, either national or international. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D03" w14:textId="382601C8" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251F2589" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D04" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE SIX – OF THE INTELLECTUAL PROPERTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D05" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When applicable, the intellectual property of the resulting scientif</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ic works will be detailed in a specific memorandum of agreement, according to the current legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D06" w14:textId="36EFB503" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25000F6E" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D07" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE SEVEN – OF THE VALIDITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D08" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement will be valid from the date of its signature until the date of the presentation/defense of the d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>issertation, thesis, or final paper, and it may be modified during this period as per agreed by its signatories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D09" w14:textId="0E5CB28D" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153A788F" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D0A" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE EIGHT – OF THE RESCISSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D0B" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement may be rescinded:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D0C" w14:textId="1B965F62" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by mutual understanding of the related signatories;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D0D" w14:textId="72D5E6F9" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the graduate student, in written form, indicating the reasons for the decision;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D0E" w14:textId="130ADD63" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by any of the institutions, in case the graduate student commits any act that violates the universities’ rules and the agreed dispositions; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D0F" w14:textId="22DBED6B" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>by any of the institutio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ns, in case the graduate student does not present satisfactory academic progress;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D10" w14:textId="6A2FDC2A" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1" w:rsidP="00BE24C9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>by any of the institutions, in case the graduate student does not enroll at one of the institutions during the fulfillment of this agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D11" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D12" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Single sub-clause </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...35 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>– The res</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cission will have effect after the notification receipt by the related signatories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D13" w14:textId="7F2FB54D" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644B4361" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D14" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CLAUSE NINE – OF THE BOARD OF REFEREES </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...195 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D15" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queries relating to this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement for Cooperation will be resolved by the Associate Provost for Research and Graduate Af</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fairs of the related institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D16" w14:textId="3664DC8C" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566DA772" w14:textId="77777777" w:rsidR="009715D8" w:rsidRDefault="009715D8">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D17" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CLAUSE TEN – OF THE JURISDICTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D18" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The responsibility to settle any possible disputes rests with the judiciary of each participant’s country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D19" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D1A" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The representatives of the participant institutions sign the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cotutelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement in 02 (two) copies, in Portuguese and English, so that it produces legal effects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E75D1B" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D1C" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D1D" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D1E" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D1F" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D20" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="260.0" w:type="dxa"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="8459" w:type="dxa"/>
+        <w:tblInd w:w="260" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4480"/>
         <w:gridCol w:w="3979"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D31DB9" w14:paraId="67E75D23" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D21" w14:textId="01D0AF3E" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-52" w:firstLine="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="-52"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00D25E62">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr. Luiz Fernando Cótica</w:t>
+              <w:t xml:space="preserve">Prof. Dr. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D22" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-52" w:firstLine="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="-52"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="ff0000"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00D25E62">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prof. Dr.</w:t>
+              <w:t>Prof. Dr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D31DB9" w14:paraId="67E75D26" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D24" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-52" w:firstLine="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="-52"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00D25E62">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associate Provost for Research and Graduate Affairs</w:t>
+              <w:t>Associate Provost for Research and Graduate Affairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D25" w14:textId="25361A92" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00D25E62" w:rsidP="00D25E62">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-52" w:firstLine="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="-52"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="ff0000"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00D25E62">
               <w:rPr>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D31DB9" w14:paraId="67E75D29" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D27" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-52" w:firstLine="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="-52"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00D25E62">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">State University of Maringá</w:t>
+              <w:t xml:space="preserve">State University of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D25E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maringá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D28" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D31DB9" w14:paraId="67E75D2C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="509"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D2A" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75D2B" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRPr="00D25E62" w:rsidRDefault="00EE3FC1" w:rsidP="00D25E62">
             <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-52" w:firstLine="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="-52"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:color w:val="ff0000"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00D25E62">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">University</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Date:</w:t>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
-[...91 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="67E75D2D" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D2E" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D2F" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D30" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D31" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D32" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-52"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E75D33" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="0" w:footer="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D31DB9">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="202288EE" w14:textId="77777777" w:rsidR="00EE3FC1" w:rsidRDefault="00EE3FC1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5CC76654" w14:textId="77777777" w:rsidR="00EE3FC1" w:rsidRDefault="00EE3FC1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...3 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D3B" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D3C" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D3F" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D45" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="083DAC63" w14:textId="77777777" w:rsidR="00EE3FC1" w:rsidRDefault="00EE3FC1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E893579" w14:textId="77777777" w:rsidR="00EE3FC1" w:rsidRDefault="00EE3FC1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D34" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:ind w:hanging="2"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="67E75D35" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="67E75D36" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:ind w:hanging="2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="67E75D37" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3686"/>
       </w:tabs>
       <w:ind w:left="2" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D46" wp14:editId="67E75D47">
           <wp:extent cx="1772920" cy="627380"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="15" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D48" wp14:editId="67E75D49">
           <wp:extent cx="584200" cy="584200"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="14" name="image3.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="584200" cy="584200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                              </w:t>
+      <w:t xml:space="preserve">                                                </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D4A" wp14:editId="67E75D4B">
           <wp:extent cx="589915" cy="507365"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="17" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="589915" cy="507365"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+  <w:p w14:paraId="67E75D38" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D39" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...77 lines deleted...]
-    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3686"/>
       </w:tabs>
       <w:ind w:left="2" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D4C" wp14:editId="67E75D4D">
           <wp:extent cx="1772920" cy="627380"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="11" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D4E" wp14:editId="67E75D4F">
           <wp:extent cx="584200" cy="584200"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="13" name="image3.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="584200" cy="584200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                </w:t>
+      <w:t xml:space="preserve">                                              </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D50" wp14:editId="67E75D51">
           <wp:extent cx="589915" cy="507365"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="12" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="589915" cy="507365"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+  <w:p w14:paraId="67E75D3A" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D3D" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
     <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3686"/>
       </w:tabs>
       <w:ind w:left="2" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D52" wp14:editId="67E75D53">
           <wp:extent cx="1772920" cy="627380"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="16" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D54" wp14:editId="67E75D55">
           <wp:extent cx="584200" cy="584200"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="19" name="image3.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="584200" cy="584200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D56" wp14:editId="67E75D57">
           <wp:extent cx="589915" cy="507365"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="18" name="image2.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="589915" cy="507365"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+  <w:p w14:paraId="67E75D3E" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="67E75D40" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+  <w:p w14:paraId="67E75D41" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w14:paraId="67E75D42" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w14:paraId="67E75D43" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00EE3FC1">
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">International Institution’s LOGO                                            </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E75D58" wp14:editId="67E75D59">
           <wp:extent cx="1772920" cy="627380"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="20" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1772920" cy="627380"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+  <w:p w14:paraId="67E75D44" w14:textId="77777777" w:rsidR="00D31DB9" w:rsidRDefault="00D31DB9">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:ind w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04A969EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6898E4DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0416001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14245AF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3314F968"/>
+    <w:lvl w:ilvl="0" w:tplc="04160013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FAD6DF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9042C962"/>
+    <w:lvl w:ilvl="0" w:tplc="04160013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB15C63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10F01660"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B76BBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A41AF53C"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704B3FA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DD40C6A"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A26C4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85A0CF24"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D31DB9"/>
+    <w:rsid w:val="002E7E94"/>
+    <w:rsid w:val="004B1A06"/>
+    <w:rsid w:val="005674B6"/>
+    <w:rsid w:val="007B527F"/>
+    <w:rsid w:val="007E4AF7"/>
+    <w:rsid w:val="009715D8"/>
+    <w:rsid w:val="00A13A76"/>
+    <w:rsid w:val="00A84AE3"/>
+    <w:rsid w:val="00BE24C9"/>
+    <w:rsid w:val="00CE2831"/>
+    <w:rsid w:val="00D25E62"/>
+    <w:rsid w:val="00D31DB9"/>
+    <w:rsid w:val="00EE3FC1"/>
+    <w:rsid w:val="00FC16AA"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="67E75C7A"/>
+  <w15:docId w15:val="{309CD35F-4D22-412B-8FCD-BBBC335FA089}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...8 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...116 lines deleted...]
-      <w:lang w:bidi="hi-IN" w:eastAsia="zh-CN" w:val="en-US"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="Heading 1"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
-    <w:name w:val="Heading 2"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
-    <w:name w:val="Heading 3"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
-    <w:name w:val="Heading 4"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
-    <w:name w:val="Heading 5"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
-    <w:name w:val="Heading 6"/>
-[...2 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-    <w:rPr/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="006D5E6A"/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Pagenumber">
+  <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="006D5E6A"/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="003C53FD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Corpodotexto">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodotexto"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="1"/>
-      <w:spacing w:after="120" w:before="120"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="1"/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-      <w:lang w:bidi="zxx" w:eastAsia="zxx" w:val="zxx"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LOnormal" w:default="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
     <w:name w:val="LO-normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="1"/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-      <w:lang w:bidi="hi-IN" w:eastAsia="zh-CN" w:val="en-US"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulododocumento">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="LOnormal"/>
+    <w:basedOn w:val="LO-normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00384FA8"/>
     <w:pPr>
-      <w:spacing w:after="0" w:before="0"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="1"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
-[...1 lines deleted...]
-    <w:rPr/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
-    <w:name w:val="Footer"/>
-    <w:basedOn w:val="LOnormal"/>
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="LO-normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="006D5E6A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="Header"/>
-    <w:basedOn w:val="LOnormal"/>
+    <w:name w:val="header"/>
+    <w:basedOn w:val="LO-normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="003C53FD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="1"/>
       <w:ind w:left="-1" w:hanging="1"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="LOnormal"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...6 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal"/>
-  </w:style>
-[...7 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...14 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="79915900">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="863523425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1301761369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1668246082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5558,54 +6916,89 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mifpIPXzkplFJGc558KYGh7kBfJ0w==">AMUW2mUD0yHWdknG1PySragNTtGToXvn5Akp8DMzbyN3OrBJ94Lj7VPno7s+Z6dJY0GhsA/lWs5itbZy+SgI+YFpXAKW8KhUumV7Shn6sMD8Bk0aLMb2Caa1ApKaK/nn3CFe/aYAtw6p</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>1680</Words>
+  <Characters>9073</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10732</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Renato Leão Rego</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Renato Leão Rego</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>